--- v2 (2026-08-23)
+++ v3 (2026-09-21)
@@ -15246,79 +15246,87 @@
       </c>
       <c r="R147" s="1" t="inlineStr">
         <is>
           <t>Lidija</t>
         </is>
       </c>
       <c r="S147" s="1" t="inlineStr">
         <is>
           <t>Paš</t>
         </is>
       </c>
       <c r="T147" s="1" t="inlineStr"/>
       <c r="U147" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">opcina@desinic.hr  </t>
         </is>
       </c>
       <c r="V147" s="1" t="inlineStr">
         <is>
           <t>049/343-146</t>
         </is>
       </c>
       <c r="W147" s="1" t="inlineStr"/>
       <c r="X147" s="1" t="inlineStr"/>
     </row>
-    <row r="148" ht="45" customHeight="1">
+    <row r="148" ht="195" customHeight="1">
       <c r="A148" s="1" t="n">
         <v>166</v>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>0161</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>Grad Kutjevo</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>51418894400</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>lokalna</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>Zakon o Nacionalnoj infrastrukturi prostornih podataka (56/2013, 52/18, 50/20), 
-[...1 lines deleted...]
-Službeni glasnik Grada Kutjeva.</t>
+          <t>Zakon o Nacionalnoj infrastrukturi prostornih podataka (NN 56/13, 52/18, 50/20)
+Zakon o lokalnoj i područnoj (regionalnoj) samoupravi (NN 33/01, 60/01, 129/05, 109/07, 125/08, 36/09, 150/11, 144/12, 19/13, 137/15, 123/17, 98/19, 144/20)
+Statut Grada Kutjeva (Službeni glasnik Grada Kutjeva)
+Zakon o prostornom uređenju (NN 155/25)
+Zakon o prostornom uređenju (NN 153/13, 65/17, 114/18, 39/19, 98/19, 67/23)
+Pravilnik o prostornim planovima (NN 152/23)
+Odluka o donošenju Prostornog plana uređenja Grada Kutjeva i odluke o njegovim izmjenama i dopunama (Glasnik Požeško-slavonske županije / Službeni glasnik Grada Kutjeva)
+Zakon o komunalnom gospodarstvu (NN 68/18, 110/18, 32/20, 145/24)
+Zakon o cestama (NN 84/11, 22/13, 54/13, 148/13, 92/14, 110/19, 144/21, 114/22, 4/23, 133/23, 156/25)
+Odluka o nerazvrstanim cestama Grada Kutjeva (Službeni glasnik Grada Kutjeva)
+Pravilnik o sadržaju, ustroju i načinu vođenja baze podataka o javnim cestama i objektima na njima (NN 56/15)</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>10.08.2020.</t>
         </is>
       </c>
       <c r="H148" s="1" t="inlineStr"/>
       <c r="I148" s="1" t="inlineStr">
         <is>
           <t>Trg graševine</t>
         </is>
       </c>
       <c r="J148" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K148" s="1" t="inlineStr">
         <is>
           <t>Kutjevo</t>
         </is>
       </c>
       <c r="L148" s="1" t="inlineStr">
         <is>
@@ -15330,57 +15338,65 @@
           <t>grad@kutjevo.hr</t>
         </is>
       </c>
       <c r="N148" s="1" t="inlineStr">
         <is>
           <t>034/315-008</t>
         </is>
       </c>
       <c r="O148" s="1" t="inlineStr"/>
       <c r="P148" s="1" t="inlineStr"/>
       <c r="Q148" s="1" t="inlineStr">
         <is>
           <t>https://www.kutjevo.hr</t>
         </is>
       </c>
       <c r="R148" s="1" t="inlineStr">
         <is>
           <t>Josip</t>
         </is>
       </c>
       <c r="S148" s="1" t="inlineStr">
         <is>
           <t>Budimir</t>
         </is>
       </c>
-      <c r="T148" s="1" t="inlineStr"/>
+      <c r="T148" s="1" t="inlineStr">
+        <is>
+          <t>Gradonačelnik</t>
+        </is>
+      </c>
       <c r="U148" s="1" t="inlineStr">
         <is>
           <t>pisarnica@kutjevo.hr</t>
         </is>
       </c>
-      <c r="V148" s="1" t="inlineStr"/>
+      <c r="V148" s="1" t="inlineStr">
+        <is>
+          <t>034 315 008</t>
+        </is>
+      </c>
       <c r="W148" s="1" t="inlineStr"/>
       <c r="X148" s="1" t="inlineStr"/>
     </row>
     <row r="149" ht="105" customHeight="1">
       <c r="A149" s="1" t="n">
         <v>167</v>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>0162</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>Grad Nova Gradiška</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
           <t>08658615403</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>lokalna</t>