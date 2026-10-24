--- v3 (2026-09-21)
+++ v4 (2026-10-24)
@@ -413,51 +413,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X313"/>
+  <dimension ref="A1:X316"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="5" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="69" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="120" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="120" customWidth="1" min="8" max="8"/>
     <col width="39" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="30" customWidth="1" min="11" max="11"/>
     <col width="21" customWidth="1" min="12" max="12"/>
     <col width="57" customWidth="1" min="13" max="13"/>
     <col width="20" customWidth="1" min="14" max="14"/>
     <col width="21" customWidth="1" min="15" max="15"/>
     <col width="20" customWidth="1" min="16" max="16"/>
     <col width="40" customWidth="1" min="17" max="17"/>
     <col width="13" customWidth="1" min="18" max="18"/>
@@ -28533,115 +28533,115 @@
         </is>
       </c>
       <c r="S278" s="1" t="inlineStr">
         <is>
           <t>Pavlinec</t>
         </is>
       </c>
       <c r="T278" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Zavod za zaštitu okoliša i prirode </t>
         </is>
       </c>
       <c r="U278" s="1" t="inlineStr">
         <is>
           <t>branimir.pavlinec@mzozt.hr</t>
         </is>
       </c>
       <c r="V278" s="1" t="inlineStr">
         <is>
           <t>+ 385 1 4886 858</t>
         </is>
       </c>
       <c r="W278" s="1" t="inlineStr"/>
       <c r="X278" s="1" t="inlineStr"/>
     </row>
-    <row r="279" ht="105" customHeight="1">
+    <row r="279" ht="60" customHeight="1">
       <c r="A279" s="1" t="n">
         <v>313</v>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>0298</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>Ministarstvo gospodarstva</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>19370100881</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>nacionalna</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Zakon o Nacionalnoj infrastrukturi prostornih podataka (NN 56/13, 52/18, 50/20); 
-[...1 lines deleted...]
-</t>
+          <t>Zakon o Nacionalnoj infrastrukturi prostornih podataka (NN 56/13, 52/18, 50/20); 
+Zakona o rudarstvu (NN 56/13, 98/19 i 83/23); Pravilnik o jedinstvenom informacijskom sustavu mineralnih sirovina (NN 84/24); Zakon o unapređenju poduzetničke infrastrukture (»Narodne
+novine«, br. 93/13., 114/13., 41/14., 57/18. i 138/21.)</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>29.10.2024.</t>
         </is>
       </c>
       <c r="H279" s="1" t="inlineStr"/>
       <c r="I279" s="1" t="inlineStr">
         <is>
           <t>Ulica grada Vukovara</t>
         </is>
       </c>
       <c r="J279" s="1" t="inlineStr">
         <is>
           <t>78</t>
         </is>
       </c>
       <c r="K279" s="1" t="inlineStr">
         <is>
           <t>Zagreb</t>
         </is>
       </c>
       <c r="L279" s="1" t="inlineStr">
         <is>
           <t>10000</t>
         </is>
       </c>
       <c r="M279" s="1" t="inlineStr">
         <is>
           <t>info@mingo.hr</t>
         </is>
       </c>
       <c r="N279" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">01/6106-111 </t>
+          <t>01/6106-111</t>
         </is>
       </c>
       <c r="O279" s="1" t="inlineStr"/>
       <c r="P279" s="1" t="inlineStr"/>
       <c r="Q279" s="1" t="inlineStr">
         <is>
           <t>https://mingo.gov.hr/</t>
         </is>
       </c>
       <c r="R279" s="1" t="inlineStr">
         <is>
           <t>Mladen</t>
         </is>
       </c>
       <c r="S279" s="1" t="inlineStr">
         <is>
           <t>Maros</t>
         </is>
       </c>
       <c r="T279" s="1" t="inlineStr">
         <is>
           <t>Uprava za industriju i rudarstvo</t>
         </is>
       </c>
       <c r="U279" s="1" t="inlineStr">
@@ -32195,45 +32195,361 @@
           <t>Marko</t>
         </is>
       </c>
       <c r="S313" s="1" t="inlineStr">
         <is>
           <t>Parat</t>
         </is>
       </c>
       <c r="T313" s="1" t="inlineStr">
         <is>
           <t>Načelnik</t>
         </is>
       </c>
       <c r="U313" s="1" t="inlineStr">
         <is>
           <t>nacelnik@unesic.hr</t>
         </is>
       </c>
       <c r="V313" s="1" t="inlineStr">
         <is>
           <t>022 / 860 – 610</t>
         </is>
       </c>
       <c r="W313" s="1" t="inlineStr"/>
       <c r="X313" s="1" t="inlineStr"/>
+    </row>
+    <row r="314" ht="165" customHeight="1">
+      <c r="A314" s="1" t="n">
+        <v>363</v>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>0346</t>
+        </is>
+      </c>
+      <c r="C314" s="1" t="inlineStr">
+        <is>
+          <t>Općina Oprisavci</t>
+        </is>
+      </c>
+      <c r="D314" s="1" t="inlineStr">
+        <is>
+          <t>52262354242</t>
+        </is>
+      </c>
+      <c r="E314" s="1" t="inlineStr">
+        <is>
+          <t>lokalna</t>
+        </is>
+      </c>
+      <c r="F314" s="1" t="inlineStr">
+        <is>
+          <t>Zakon o Nacionalnoj infrastrukturi prostornih podataka (NN 56/13, 52/18, 50/20)
+Zakon o lokalnoj i područnoj (regionalnoj) samoupravi (NN 33/01, 60/01, 129/05, 109/07, 125/08, 36/09, 150/11, 144/12, 19/13, 137/15, 123/17, 98/19, 144/20)
+Statut Općine Oprisavci (Službeni vjesnik Brodsko-posavske županije)
+Zakon o komunalnom gospodarstvu (NN 68/18, 110/18, 32/20, 145/24)
+Zakon o grobljima (NN 78/25)
+Zakon o cestama (NN 84/11, 22/13, 54/13, 148/13, 92/14, 110/19, 144/21, 114/22, 4/23, 133/23, 156/25)
+Odluka o komunalnom redu Općine Oprisavci (Službeni vjesnik Brodsko-posavske županije)
+Odluka o komunalnim djelatnostima Općine Oprisavci (Službeni vjesnik Brodsko-posavske županije)
+Odluka o komunalnoj naknadi Općine Oprisavci (Službeni vjesnik Brodsko-posavske županije)
+Odluka o grobljima Općine Oprisavci (Službeni vjesnik Brodsko-posavske županije)</t>
+        </is>
+      </c>
+      <c r="G314" s="1" t="inlineStr">
+        <is>
+          <t>11.09.2026.</t>
+        </is>
+      </c>
+      <c r="H314" s="1" t="inlineStr"/>
+      <c r="I314" s="1" t="inlineStr">
+        <is>
+          <t>Trg Svetog Križa</t>
+        </is>
+      </c>
+      <c r="J314" s="1" t="inlineStr">
+        <is>
+          <t>16</t>
+        </is>
+      </c>
+      <c r="K314" s="1" t="inlineStr">
+        <is>
+          <t>Oprisavci</t>
+        </is>
+      </c>
+      <c r="L314" s="1" t="inlineStr">
+        <is>
+          <t>35213</t>
+        </is>
+      </c>
+      <c r="M314" s="1" t="inlineStr">
+        <is>
+          <t>nacelnik@opcina-oprisavci.hr</t>
+        </is>
+      </c>
+      <c r="N314" s="1" t="inlineStr">
+        <is>
+          <t>035227501</t>
+        </is>
+      </c>
+      <c r="O314" s="1" t="inlineStr"/>
+      <c r="P314" s="1" t="inlineStr"/>
+      <c r="Q314" s="1" t="inlineStr">
+        <is>
+          <t>https://www.opcina-oprisavci.hr/</t>
+        </is>
+      </c>
+      <c r="R314" s="1" t="inlineStr">
+        <is>
+          <t>Pejo</t>
+        </is>
+      </c>
+      <c r="S314" s="1" t="inlineStr">
+        <is>
+          <t>Kovačević</t>
+        </is>
+      </c>
+      <c r="T314" s="1" t="inlineStr">
+        <is>
+          <t>Načelnik</t>
+        </is>
+      </c>
+      <c r="U314" s="1" t="inlineStr">
+        <is>
+          <t>nacelnik@opcina-oprisavci.hr</t>
+        </is>
+      </c>
+      <c r="V314" s="1" t="inlineStr">
+        <is>
+          <t>035 / 227 – 311</t>
+        </is>
+      </c>
+      <c r="W314" s="1" t="inlineStr">
+        <is>
+          <t>091 / 254 – 9814</t>
+        </is>
+      </c>
+      <c r="X314" s="1" t="inlineStr"/>
+    </row>
+    <row r="315" ht="45" customHeight="1">
+      <c r="A315" s="1" t="n">
+        <v>364</v>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>0347</t>
+        </is>
+      </c>
+      <c r="C315" s="1" t="inlineStr">
+        <is>
+          <t>Grad Senj</t>
+        </is>
+      </c>
+      <c r="D315" s="1" t="inlineStr">
+        <is>
+          <t>61106276570</t>
+        </is>
+      </c>
+      <c r="E315" s="1" t="inlineStr">
+        <is>
+          <t>lokalna</t>
+        </is>
+      </c>
+      <c r="F315" s="1" t="inlineStr">
+        <is>
+          <t>Zakon o Nacionalnoj infrastrukturi prostornih podataka (NN 56/13, 52/18, 50/20), Zakon o prostornom uređenju (NN 155/25), Zakon o komunalnom gospodarstvu (NN 68/18, 110/18, 32/20, 145/24), Zakon o cestama (NN 84/11, 22/13, 54/13, 148/13, 92/14, 110/19, 144/21, 114/22, 114/22, 04/23, 133/23, 156/25).</t>
+        </is>
+      </c>
+      <c r="G315" s="1" t="inlineStr">
+        <is>
+          <t>21.09.2026.</t>
+        </is>
+      </c>
+      <c r="H315" s="1" t="inlineStr"/>
+      <c r="I315" s="1" t="inlineStr">
+        <is>
+          <t>Obala dr. Franje Tuđmana</t>
+        </is>
+      </c>
+      <c r="J315" s="1" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K315" s="1" t="inlineStr">
+        <is>
+          <t>Senj</t>
+        </is>
+      </c>
+      <c r="L315" s="1" t="inlineStr">
+        <is>
+          <t>53270</t>
+        </is>
+      </c>
+      <c r="M315" s="1" t="inlineStr">
+        <is>
+          <t>gradsenj@senj.hr</t>
+        </is>
+      </c>
+      <c r="N315" s="1" t="inlineStr">
+        <is>
+          <t>+385 (0)53/881-162</t>
+        </is>
+      </c>
+      <c r="O315" s="1" t="inlineStr"/>
+      <c r="P315" s="1" t="inlineStr"/>
+      <c r="Q315" s="1" t="inlineStr">
+        <is>
+          <t>https://www.senj.hr/</t>
+        </is>
+      </c>
+      <c r="R315" s="1" t="inlineStr">
+        <is>
+          <t>Daliborka</t>
+        </is>
+      </c>
+      <c r="S315" s="1" t="inlineStr">
+        <is>
+          <t>Rončević</t>
+        </is>
+      </c>
+      <c r="T315" s="1" t="inlineStr">
+        <is>
+          <t>Pročelnica Upravnog odjela za prostorno planiranje, komunalni sustav i zaštitu okoliša</t>
+        </is>
+      </c>
+      <c r="U315" s="1" t="inlineStr">
+        <is>
+          <t>daliborka.roncevic@senj.hr</t>
+        </is>
+      </c>
+      <c r="V315" s="1" t="inlineStr">
+        <is>
+          <t>+385 (0)53/881-162</t>
+        </is>
+      </c>
+      <c r="W315" s="1" t="inlineStr"/>
+      <c r="X315" s="1" t="inlineStr"/>
+    </row>
+    <row r="316" ht="60" customHeight="1">
+      <c r="A316" s="1" t="n">
+        <v>365</v>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>0348</t>
+        </is>
+      </c>
+      <c r="C316" s="1" t="inlineStr">
+        <is>
+          <t>Općina Hrašćina</t>
+        </is>
+      </c>
+      <c r="D316" s="1" t="inlineStr">
+        <is>
+          <t>68733114137</t>
+        </is>
+      </c>
+      <c r="E316" s="1" t="inlineStr">
+        <is>
+          <t>lokalna</t>
+        </is>
+      </c>
+      <c r="F316" s="1" t="inlineStr">
+        <is>
+          <t>Zakon o lokalnoj i područnoj (regionalnoj) samoupravi) (NN 33/01),
+Zakon o Nacionalnoj infrastrukturi prostornih podataka (NN 56/13, 52/18, 50/20),
+Zakon o komunalnom gospodarstvu (NN 68/18, 110/18, 32/20, 145/24), 
+Zakon o cestama (NN 84/11, 22/13, 54/13, 148/13, 92/14, 110/19, 144/21, 114/22, 114/22, 04/23, 133/23, 156/25).</t>
+        </is>
+      </c>
+      <c r="G316" s="1" t="inlineStr">
+        <is>
+          <t>06.10.2026.</t>
+        </is>
+      </c>
+      <c r="H316" s="1" t="inlineStr"/>
+      <c r="I316" s="1" t="inlineStr">
+        <is>
+          <t>Trgovišće</t>
+        </is>
+      </c>
+      <c r="J316" s="1" t="inlineStr">
+        <is>
+          <t>23c</t>
+        </is>
+      </c>
+      <c r="K316" s="1" t="inlineStr">
+        <is>
+          <t>Hrašćina Trgovišće</t>
+        </is>
+      </c>
+      <c r="L316" s="1" t="inlineStr">
+        <is>
+          <t>49283</t>
+        </is>
+      </c>
+      <c r="M316" s="1" t="inlineStr">
+        <is>
+          <t>opcina-hrascina@opcina-hrascina.hr</t>
+        </is>
+      </c>
+      <c r="N316" s="1" t="inlineStr">
+        <is>
+          <t>049459391</t>
+        </is>
+      </c>
+      <c r="O316" s="1" t="inlineStr"/>
+      <c r="P316" s="1" t="inlineStr"/>
+      <c r="Q316" s="1" t="inlineStr">
+        <is>
+          <t>https://www.opcina-hrascina.hr/</t>
+        </is>
+      </c>
+      <c r="R316" s="1" t="inlineStr">
+        <is>
+          <t>Ivana</t>
+        </is>
+      </c>
+      <c r="S316" s="1" t="inlineStr">
+        <is>
+          <t>Čavec</t>
+        </is>
+      </c>
+      <c r="T316" s="1" t="inlineStr">
+        <is>
+          <t>pročelnica JUO</t>
+        </is>
+      </c>
+      <c r="U316" s="1" t="inlineStr">
+        <is>
+          <t>ivana.cavec@opcina-hrascina.hr</t>
+        </is>
+      </c>
+      <c r="V316" s="1" t="inlineStr">
+        <is>
+          <t>049459391</t>
+        </is>
+      </c>
+      <c r="W316" s="1" t="inlineStr"/>
+      <c r="X316" s="1" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>