--- v0 (2026-06-24)
+++ v1 (2026-07-24)
@@ -413,51 +413,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:X312"/>
+  <dimension ref="A1:X313"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="5" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="69" customWidth="1" min="3" max="3"/>
     <col width="13" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="120" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="120" customWidth="1" min="8" max="8"/>
     <col width="39" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="30" customWidth="1" min="11" max="11"/>
     <col width="21" customWidth="1" min="12" max="12"/>
     <col width="57" customWidth="1" min="13" max="13"/>
     <col width="20" customWidth="1" min="14" max="14"/>
     <col width="21" customWidth="1" min="15" max="15"/>
     <col width="20" customWidth="1" min="16" max="16"/>
     <col width="40" customWidth="1" min="17" max="17"/>
     <col width="13" customWidth="1" min="18" max="18"/>
@@ -7314,56 +7314,56 @@
         <is>
           <t>07291490499</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>lokalna</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>Zakon o Nacionalnoj infrastrukturi prostornih podataka (NN 56/13, 52/18, 50/20),
 Zakon o prostornom uređenju (NN 155/25),
 Zakon o cestama (NN 84/11, 22/13, 54/13, 148/13, 92/14, 110/19, 144/21, 114/22, 114/22, 04/23, 133/23, 156/25),
 Zakon o komunalnom gospodarstvu (NN 68/18, 110/18, 32/20, 145/24).</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>27.04.2026.</t>
         </is>
       </c>
       <c r="H69" s="1" t="inlineStr"/>
       <c r="I69" s="1" t="inlineStr">
         <is>
-          <t>Pokupsko</t>
+          <t>Trg Pavla Štoosa</t>
         </is>
       </c>
       <c r="J69" s="1" t="inlineStr">
         <is>
-          <t>25a</t>
+          <t>15</t>
         </is>
       </c>
       <c r="K69" s="1" t="inlineStr">
         <is>
           <t>Pokupsko</t>
         </is>
       </c>
       <c r="L69" s="1" t="inlineStr">
         <is>
           <t>10414</t>
         </is>
       </c>
       <c r="M69" s="1" t="inlineStr">
         <is>
           <t>nacelnik@pokupsko.hr</t>
         </is>
       </c>
       <c r="N69" s="1" t="inlineStr">
         <is>
           <t>01 6266 113</t>
         </is>
       </c>
       <c r="O69" s="1" t="inlineStr"/>
       <c r="P69" s="1" t="inlineStr">
         <is>
@@ -32067,45 +32067,145 @@
       <c r="T312" s="1" t="inlineStr">
         <is>
           <t>Pročelnica Jedinstvenog upravnog odjela</t>
         </is>
       </c>
       <c r="U312" s="1" t="inlineStr">
         <is>
           <t>procelnica@lobor.hr</t>
         </is>
       </c>
       <c r="V312" s="1" t="inlineStr">
         <is>
           <t>049/430-531</t>
         </is>
       </c>
       <c r="W312" s="1" t="inlineStr">
         <is>
           <t>099/214-5392</t>
         </is>
       </c>
       <c r="X312" s="1" t="inlineStr">
         <is>
           <t>049/430-090</t>
         </is>
       </c>
+    </row>
+    <row r="313" ht="120" customHeight="1">
+      <c r="A313" s="1" t="n">
+        <v>360</v>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>0344</t>
+        </is>
+      </c>
+      <c r="C313" s="1" t="inlineStr">
+        <is>
+          <t>Općina Unešić</t>
+        </is>
+      </c>
+      <c r="D313" s="1" t="inlineStr">
+        <is>
+          <t>18998273353</t>
+        </is>
+      </c>
+      <c r="E313" s="1" t="inlineStr">
+        <is>
+          <t>lokalna</t>
+        </is>
+      </c>
+      <c r="F313" s="1" t="inlineStr">
+        <is>
+          <t>Na temelju članka 35. stavak 1. Zakona o lokalnoj i područnoj (regionalnoj) samoupravi („Narodne novine“, broj 33/01, 60/01, 129/05, 109/07, 125/08, 36/09, 36/09, 150/11, 144/12, 19/13, 137/15, 123/17, 98/19, 144/20) i članka 34. stavak 1. Statuta Općine Unešić („Službeni vjesnik Šibensko-kninske županije“, broj 5/18, 7/18, 14/20), Općinsko vijeće Općine Unešić, na 18. sjednici, održanoj dana 12. ožujka 2021. godine, donosi Statut Općine Unešić. Ovim se Statutom podrobnije uređuje samoupravni djelokrug Općine Unešić, njena obilježja, javna priznanja, ustrojstvo, ovlasti i način rada tijela Općine Unešić, način obavljanja poslova, oblici neposrednog sudjelovanja građana u odlučivanju, provođenje referenduma u pitanjima iz samoupravnog djelokruga, mjesna samouprava, ustrojstvo i rad javnih službi, suradnja s drugim jedinicama lokalne i područne (regionalne) samouprave, te druga pitanja od važnosti za ostvarivanje prava i obveza Općine Unešić.</t>
+        </is>
+      </c>
+      <c r="G313" s="1" t="inlineStr">
+        <is>
+          <t>09.07.2026.</t>
+        </is>
+      </c>
+      <c r="H313" s="1" t="inlineStr"/>
+      <c r="I313" s="1" t="inlineStr">
+        <is>
+          <t>Dr. Franje Tuđmana</t>
+        </is>
+      </c>
+      <c r="J313" s="1" t="inlineStr">
+        <is>
+          <t>40</t>
+        </is>
+      </c>
+      <c r="K313" s="1" t="inlineStr">
+        <is>
+          <t>Unešić</t>
+        </is>
+      </c>
+      <c r="L313" s="1" t="inlineStr">
+        <is>
+          <t>22323</t>
+        </is>
+      </c>
+      <c r="M313" s="1" t="inlineStr">
+        <is>
+          <t>opcina@unesic.hr</t>
+        </is>
+      </c>
+      <c r="N313" s="1" t="inlineStr">
+        <is>
+          <t>022 / 860 – 610</t>
+        </is>
+      </c>
+      <c r="O313" s="1" t="inlineStr"/>
+      <c r="P313" s="1" t="inlineStr"/>
+      <c r="Q313" s="1" t="inlineStr">
+        <is>
+          <t>www.unesic.hr</t>
+        </is>
+      </c>
+      <c r="R313" s="1" t="inlineStr">
+        <is>
+          <t>Marko</t>
+        </is>
+      </c>
+      <c r="S313" s="1" t="inlineStr">
+        <is>
+          <t>Parat</t>
+        </is>
+      </c>
+      <c r="T313" s="1" t="inlineStr">
+        <is>
+          <t>Načelnik</t>
+        </is>
+      </c>
+      <c r="U313" s="1" t="inlineStr">
+        <is>
+          <t>nacelnik@unesic.hr</t>
+        </is>
+      </c>
+      <c r="V313" s="1" t="inlineStr">
+        <is>
+          <t>022 / 860 – 610</t>
+        </is>
+      </c>
+      <c r="W313" s="1" t="inlineStr"/>
+      <c r="X313" s="1" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>