--- v1 (2026-07-24)
+++ v2 (2026-08-23)
@@ -5014,51 +5014,51 @@
           <t>89</t>
         </is>
       </c>
       <c r="K46" s="1" t="inlineStr">
         <is>
           <t>Darda</t>
         </is>
       </c>
       <c r="L46" s="1" t="inlineStr">
         <is>
           <t>31326</t>
         </is>
       </c>
       <c r="M46" s="1" t="inlineStr">
         <is>
           <t>opcina@darda.hr</t>
         </is>
       </c>
       <c r="N46" s="1" t="inlineStr">
         <is>
           <t>031-740-002</t>
         </is>
       </c>
       <c r="O46" s="1" t="inlineStr">
         <is>
-          <t>099/2012-393</t>
+          <t>099/264-4430</t>
         </is>
       </c>
       <c r="P46" s="1" t="inlineStr">
         <is>
           <t>031-740-201</t>
         </is>
       </c>
       <c r="Q46" s="1" t="inlineStr"/>
       <c r="R46" s="1" t="inlineStr">
         <is>
           <t>Ivana</t>
         </is>
       </c>
       <c r="S46" s="1" t="inlineStr">
         <is>
           <t>Bandov Paulić</t>
         </is>
       </c>
       <c r="T46" s="1" t="inlineStr">
         <is>
           <t>Viši savjetnik - tajnik</t>
         </is>
       </c>
       <c r="U46" s="1" t="inlineStr">
         <is>
@@ -6366,66 +6366,74 @@
         </is>
       </c>
       <c r="M59" s="1" t="inlineStr">
         <is>
           <t>opcina@djurmanec.hr</t>
         </is>
       </c>
       <c r="N59" s="1" t="inlineStr">
         <is>
           <t>049/346-326</t>
         </is>
       </c>
       <c r="O59" s="1" t="inlineStr"/>
       <c r="P59" s="1" t="inlineStr">
         <is>
           <t>049/346-327</t>
         </is>
       </c>
       <c r="Q59" s="1" t="inlineStr">
         <is>
           <t>www.djurmanec.hr</t>
         </is>
       </c>
       <c r="R59" s="1" t="inlineStr">
         <is>
-          <t>Miro</t>
+          <t>Dora</t>
         </is>
       </c>
       <c r="S59" s="1" t="inlineStr">
         <is>
-          <t>Pavić</t>
-[...2 lines deleted...]
-      <c r="T59" s="1" t="inlineStr"/>
+          <t>Barušić</t>
+        </is>
+      </c>
+      <c r="T59" s="1" t="inlineStr">
+        <is>
+          <t>Viši referent -  poljoprivredni redar</t>
+        </is>
+      </c>
       <c r="U59" s="1" t="inlineStr">
         <is>
-          <t>miro.pavic@djurmanec.hr</t>
+          <t>dora.barusic@djurmanec.hr</t>
         </is>
       </c>
       <c r="V59" s="1" t="inlineStr"/>
-      <c r="W59" s="1" t="inlineStr"/>
+      <c r="W59" s="1" t="inlineStr">
+        <is>
+          <t>097-652/4084</t>
+        </is>
+      </c>
       <c r="X59" s="1" t="inlineStr"/>
     </row>
     <row r="60" ht="105" customHeight="1">
       <c r="A60" s="1" t="n">
         <v>77</v>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>0072</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>Grad Novi Vinodolski</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>40046437733</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>lokalna</t>
         </is>
@@ -23146,84 +23154,80 @@
       <c r="J226" s="1" t="inlineStr">
         <is>
           <t>1</t>
         </is>
       </c>
       <c r="K226" s="1" t="inlineStr">
         <is>
           <t>Prigorje Brdovečko</t>
         </is>
       </c>
       <c r="L226" s="1" t="inlineStr">
         <is>
           <t>10291</t>
         </is>
       </c>
       <c r="M226" s="1" t="inlineStr">
         <is>
           <t>brdovec@brdovec.hr</t>
         </is>
       </c>
       <c r="N226" s="1" t="inlineStr">
         <is>
           <t>01/ 33 10 350</t>
         </is>
       </c>
-      <c r="O226" s="1" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O226" s="1" t="inlineStr"/>
       <c r="P226" s="1" t="inlineStr"/>
       <c r="Q226" s="1" t="inlineStr">
         <is>
-          <t>www.brdovec.hr</t>
+          <t>https://brdovec.hr/</t>
         </is>
       </c>
       <c r="R226" s="1" t="inlineStr">
         <is>
-          <t>Predrag</t>
+          <t>Marko</t>
         </is>
       </c>
       <c r="S226" s="1" t="inlineStr">
         <is>
-          <t>Franješević</t>
+          <t>Majcen</t>
         </is>
       </c>
       <c r="T226" s="1" t="inlineStr">
         <is>
           <t>Upravni odjel za opće, pravne, komunalne i društvene poslove</t>
         </is>
       </c>
       <c r="U226" s="1" t="inlineStr">
         <is>
-          <t>urbanizam@brdovec.hr</t>
+          <t>marko@brdovec.hr</t>
         </is>
       </c>
       <c r="V226" s="1" t="inlineStr">
         <is>
-          <t>01/3315 – 888</t>
+          <t>01/3315 – 898</t>
         </is>
       </c>
       <c r="W226" s="1" t="inlineStr"/>
       <c r="X226" s="1" t="inlineStr"/>
     </row>
     <row r="227" ht="60" customHeight="1">
       <c r="A227" s="1" t="n">
         <v>254</v>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>0246</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>Grad Zlatar</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
           <t>36370939278</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
@@ -23668,70 +23672,78 @@
         </is>
       </c>
       <c r="M231" s="1" t="inlineStr">
         <is>
           <t>opcina@groznjan-grisignana.hr</t>
         </is>
       </c>
       <c r="N231" s="1" t="inlineStr">
         <is>
           <t>052/776-349</t>
         </is>
       </c>
       <c r="O231" s="1" t="inlineStr"/>
       <c r="P231" s="1" t="inlineStr">
         <is>
           <t>052/721-131\xa0</t>
         </is>
       </c>
       <c r="Q231" s="1" t="inlineStr">
         <is>
           <t>www.groznjan-grisignana.hr</t>
         </is>
       </c>
       <c r="R231" s="1" t="inlineStr">
         <is>
-          <t>Valerija</t>
+          <t>Emanuela</t>
         </is>
       </c>
       <c r="S231" s="1" t="inlineStr">
         <is>
-          <t>Dešković Mirosav</t>
-[...2 lines deleted...]
-      <c r="T231" s="1" t="inlineStr"/>
+          <t>Štokovac Radoš</t>
+        </is>
+      </c>
+      <c r="T231" s="1" t="inlineStr">
+        <is>
+          <t>Pročelnica JUO Grožnjan - Grisignana</t>
+        </is>
+      </c>
       <c r="U231" s="1" t="inlineStr">
         <is>
-          <t>opcina@groznjan-grisignana.hr</t>
+          <t>emanuela@groznjan-grisignana.hr</t>
         </is>
       </c>
       <c r="V231" s="1" t="inlineStr">
         <is>
           <t>052/776-349</t>
         </is>
       </c>
-      <c r="W231" s="1" t="inlineStr"/>
+      <c r="W231" s="1" t="inlineStr">
+        <is>
+          <t>099/7342-192</t>
+        </is>
+      </c>
       <c r="X231" s="1" t="inlineStr"/>
     </row>
     <row r="232" ht="60" customHeight="1">
       <c r="A232" s="1" t="n">
         <v>259</v>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>0251</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>Općina Pitomača</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>80888897427</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>lokalna</t>
         </is>